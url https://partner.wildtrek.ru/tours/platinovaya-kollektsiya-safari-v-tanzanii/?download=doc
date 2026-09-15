--- v0 (2026-07-14)
+++ v1 (2026-09-15)
@@ -75,51 +75,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Килиманджаро – Аруша – Центральный Серенгети – Северный Серенгети – Нгоронгоро – Тарангире - Килиманджаро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">от 18360 $</w:t>
+        <w:t xml:space="preserve">от 14312 $</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:450pt; height:287.8407079646pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
@@ -262,69 +262,78 @@
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Завтрак. Трансфер в аэропорт Аруша (ARK). Перелет в Центральный Серенгети (около часа).</w:t>
+              <w:t xml:space="preserve">Завтрак. Трансфер в аэропорт Аруша. Перелет в Центральный Серенгети (около часа).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Трансфер и размещение в кемпе. Обед. Вечернее сафари.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Масаи называют это место Серенгит, что означает «бескрайние равнины», во всем мире оно известно как Серенгети.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Национальный парк Серенгети – объект Всемирного наследия ЮНЕСКО и является одним из старейших и крупнейших Национальных парков Африки с самой большой концентрацией диких животных на планете (более миллиона крупных млекопитающих).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:139.62957317073pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -333,87 +342,105 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Национальный парк Серенгети – объект Всемирного наследия ЮНЕСКО и является одним из старейших и крупнейших Национальных парков Африки с самой большой концентрацией диких животных на планете (более миллиона крупных млекопитающих).</w:t>
-[...7 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Здесь можно увидеть Большую африканскую пятерку в полном составе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Также Серенгети – это родина одного из самых зрелищных явлений дикой природы – Великой миграции парнокопытных.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Благодаря своему местоположению кемп Nimali Serengeti предоставляет гостям прекрасные возможности для сафари и наблюдения за животными на протяжении всего года: здесь можно увидеть большие стада буйволов и слонов, множество равнинной дичи и конечно крупных африканских кошек, которые часто встречаются в окрестностях кемпа – львов, гепардов и леопардов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кемп расположен на одном из самых известных миграционных маршрутов антилоп гну, по которому стада проходят с апреля по июнь и с октября по декабрь.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит обеды и коктейли на закате в саванне.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Serengeti Camp, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -451,50 +478,59 @@
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ранний подъем. Отправление на джипе к месту взлета. Полет на воздушном шаре над саванной в лучах восходящего солнца (около часа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ландшафт внизу состоит из множества рек и лесов на их берегах, бескрайней саванны, холмов и копей. Паря в лучах восходящего солнца, с высоты птичьего полета наблюдаешь за богатством и разнообразием природы Национального парка и жизнью его обитателей. Открывающиеся виды не имеют себе равных во всем белом свете, а впечатления, которые испытываешь во время полета не передать словами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:154.55733333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -503,60 +539,78 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ландшафт внизу состоит из множества рек и лесов на их берегах, бескрайней саванны, холмов и копей. Паря в лучах восходящего солнца, с высоты птичьего полета наблюдаешь за богатством и разнообразием природы Национального парка и жизнью его обитателей. Открывающиеся виды не имеют себе равных во всем белом свете, а впечатления, которые испытываешь во время полета не передать словами.</w:t>
-[...7 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Приземление. Завтрак в саванне (шведский стол). Возвращение в кемп. Свободное время для отдыха. Обед. Вечернее сафари.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит обеды и коктейли на закате в саванне.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Serengeti Camp, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -603,50 +657,59 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Утреннее сафари. Завтрак в кемпе. Переезд в северную часть Национального парка Серенгети и сафари по пути. Размещение в кемпе. Обед. Вечернее сафари.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nimali Mara Tented Camp расположен в северной части Национального парка Серенгети на границе с Кенией неподалеку от реки Мара.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Территория и постройки кемпа гармонично вписаны в ландшафты местных скал (копи) и саванны, что придает ему неповторимый шарм, колорит и уют.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.33333333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -655,60 +718,78 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Территория и постройки кемпа гармонично вписаны в ландшафты местных скал (копи) и саванны, что придает ему неповторимый шарм, колорит и уют.</w:t>
-[...7 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Именно здесь в период с июля по октябрь в разгар Великой миграции антилоп гну происходит самое зрелищное событие – пересечение реки Мара, в которой обитает одна из самых крупных популяций крокодилов в Африке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит коктейли на закате и ужины в саванне.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Mara Tented Camp, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -746,50 +827,59 @@
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Сафари в Национальном парке Серенгети.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Насладитесь богатством и красотой дикой природы Африки в парке, который является излюбленным местом съемок лучших сюжетов National Geographic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:146.94613821138pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -798,231 +888,294 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Насладитесь богатством и красотой дикой природы Африки в парке, который является излюбленным местом съемок лучших сюжетов National Geographic.</w:t>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит коктейли на закате и ужины в саванне.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Mara Tented Camp, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все включено</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 6: Перелет в Маньяра. Размещение в лодже, расположенном на самой кромке знаменитого потухшего вулкана Нгоронгоро. Свободное время для отдыха.</w:t>
+        <w:t xml:space="preserve">День 6: Перелет в Тарангире. Размещение в лодже, расположенном на самой кромке знаменитого потухшего вулкана Нгоронгоро. Свободное время для отдыха.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
         <w:gridCol w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Завтрак. Трансфер на взлетную полосу. Перелет на взлетно-посадочную полосу Маньяра.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Трансфер и размещение в лодже, расположенном на самой кромке знаменитого потухшего вулкана Нгоронгоро.</w:t>
+              <w:t xml:space="preserve">Завтрак. Трансфер на взлетную полосу. Перелет на взлетно-посадочную полосу Куро.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Трансфер и размещение в кемпе. Обед. Вечернее сафари.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Национальный парк Тарангире – земля гигантов – африканских слонов и древних баобабов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп расположен на территории частного заповедника на восточной окраине парка Тарангире.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.33333333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:150.84121621622pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Обед. Свободное время для отдыха.</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Крупнейшая в мире полностью сохранившаяся вулканическая кальдера площадью около 260 кв км, не заполненная водой, была образована в результате вулканической активности около 2,5 миллионов лет назад.</w:t>
+              <w:t xml:space="preserve">Вдохновением для создания кемпа стала культура племени Масаи, что отразилось в искусно подобранных предметах интерьера и мебели.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nimali Tarangire органично вписывается в окружающий ландшафт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">И располагает специальным укрытием, из которого можно наблюдать за животными, приходящими на водопой в непосредственной близости.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит ночное сафари, пешее сафари, завтраки в саванне и посещение деревни племени Масаи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ngorongoro Lodge Member of Melia Collection, The Rim Room</w:t>
+        <w:t xml:space="preserve">Nimali Tarangire, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все включено</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1038,69 +1191,69 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Завтрак. Выезд на сафари в кратер вулкана Нгоронгоро.</w:t>
+              <w:t xml:space="preserve">Завтрак. Отправление на сафари в кратер вулкана Нгоронгоро.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Обед – ланч-бокс на берегу живописного озера.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Возвращение в лодж во второй половине дня.</w:t>
+              <w:t xml:space="preserve">Возвращение в кемп во второй половине дня.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Нгоронгоро внесен в список Всемирного наследия ЮНЕСКО и является одним из семи природных чудес Африки.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Окруженная со всех сторон стенами высотой более 600м долина, как Ноев ковчег, стала домом для множества африканских животных. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
@@ -1111,140 +1264,176 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Это одно из немногих мест, где можно увидеть редкого и находящегося под угрозой исчезновения черного носорога в его естественной среде обитания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Здесь можно встретить всю Большую африканскую пятерку за один день и за одно сафари в кратере Нгоронгоро увидеть льва, леопарда, слона, буйвола и носорога.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Также это рай для любителей птиц. Их здесь более 500 видов, включая крупные стаи фламинго, окрашивающие берега щелочного озера Магади в розовый цвет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит ночное сафари, пешее сафари, завтраки в саванне и посещение деревни племени Масаи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ngorongoro Lodge Member of Melia Collection, The Rim Room</w:t>
+        <w:t xml:space="preserve">Nimali Tarangire, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все включено</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 8: Переезд в Национальный парк Тарангире. Вечернее сафари.</w:t>
+        <w:t xml:space="preserve">День 8: Сафари в Национальном парке Тарангире.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
         <w:gridCol w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Завтрак. Переезд в парк Тарангире. Размещение в кемпе. Обед. Вечернее сафари.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Национальный парк Тарангире – земля гигантов – африканских слонов и древних баобабов.</w:t>
+              <w:t xml:space="preserve">Сафари в Национальном парке Тарангире.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Национальный парк Тарангире.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Занимает площадь 2600 квадратных километров и шестое место по величине среди национальных парков Танзании.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.33333333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -1253,78 +1442,78 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Кемп расположен на территории частного заповедника на восточной окраине парка Тарангире.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">И располагает специальным укрытием, из которого можно наблюдать за животными, приходящими на водопой в непосредственной близости.</w:t>
+              <w:t xml:space="preserve">Тарангире получил свое название от реки, протекающей здесь и являющейся единственным источником воды для многочисленных обитателей. На территории парка произрастает огромное количество баобабов и обитают многочисленные стада слонов. Также Тарангире привлекает туристов так называемой мини-миграцией, происходящей в сезон засухи, когда сюда приходят около 250 тысяч животных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит ночное сафари, пешее сафари, завтраки в саванне и посещение деревни племени Масаи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Tarangire, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1371,50 +1560,59 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Сафари в Национальном парке Тарангире.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Национальный парк Тарангире.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Занимает площадь 2600 квадратных километров и шестое место по величине среди национальных парков Танзании.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.33333333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -1423,60 +1621,78 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Занимает площадь 2600 квадратных километров и шестое место по величине среди национальных парков Танзании.</w:t>
-[...7 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Тарангире получил свое название от реки, протекающей здесь и являющейся единственным источником воды для многочисленных обитателей. На территории парка произрастает огромное количество баобабов и обитают многочисленные стада слонов. Также Тарангире привлекает туристов так называемой мини-миграцией, происходящей в сезон засухи, когда сюда приходят около 250 тысяч животных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">! Сафари на открытом джипе кемпа в составе группы на английском языке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Кемп также проводит ночное сафари, пешее сафари, завтраки в саванне и посещение деревни племени Масаи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Точное расписание активностей и возможность их проведения согласуется с менеджером кемпа по прибытии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nimali Tarangire, Luxury Tent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1543,118 +1759,152 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Цены тура «Платиновая коллекция: Сафари в Танзании»</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура за одного человека</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5102.3622047244089117157272994518280029296875" w:type="dxa"/>
         <w:gridCol w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
+        <w:gridCol w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="PriceTable"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102.3622047244089117157272994518280029296875" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pCenter"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">SNGL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="pCenter"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">DBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ориентировочная стоимость путешествия: </w:t>
+              <w:t xml:space="preserve">Стоимость тура за 1 человека при группе 2 человека:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18 360 $</w:t>
+              <w:t xml:space="preserve">18 536 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="pRight"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14 312 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>В стоимость тура включено:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="listTight"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1823,51 +2073,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CE228782"/>
+    <w:nsid w:val="B76012AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>