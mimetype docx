--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -9,51 +9,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>Групповой тур: Южная Африка - сезон китов</w:t>
+        <w:t>Групповой тур: Южная Африка - сезон китов 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты тура: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2026 - 01.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
@@ -253,51 +253,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Свободное время для отдыха.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lokuthula Lodge, Two Bedroom Lodge</w:t>
+        <w:t xml:space="preserve">Pioneers Lodge, Standard King Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -468,51 +468,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Река является домом для бегемотов и крокодилов, а также привлекает других диких животных, которые приходят сюда из более засушливых районов на водопой. Вы увидите некоторых из них. Но основная цель круиза - незабываемый закат на реке Замбези (зависит от погоды и облачности).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lokuthula Lodge, Two Bedroom Lodge</w:t>
+        <w:t xml:space="preserve">Pioneers Lodge, Standard King Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -620,51 +620,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Парк назван в честь реки Чобе, которая ограждает 10700 кв км северной Калахари, являясь источником воды и жизни для диких животных, обитающих здесь. Славящийся огромными популяциями слонов, большими стадами буйволов, множеством львиных прайдов и невероятным разнообразием птиц (более 450 видов) национальный парк Чобе оставит неизгладимые воспоминания об африканском сафари.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lokuthula Lodge, Two Bedroom Lodge</w:t>
+        <w:t xml:space="preserve">Pioneers Lodge, Standard King Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -817,122 +817,131 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Для Вашего проживания в Кейптауне мы подобрали уютный городской отель, расположенный всего в нескольких минутах ходьбы от главных достопримечательностей набережной Victoria &amp; Alfred и в 20 минутах езды от аэропорта. Прекрасное соотношение цены и качества, а также выигрышное расположение делают этот отель отличным отправным пунктом для знакомства с Кейптауном и окрестностями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">City Lodge Victoria and Alfred Waterfront, Standard Room</w:t>
+        <w:t xml:space="preserve">Hotel Sky Cape Town, Standard Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 5: Круиз для наблюдения за китами.</w:t>
+        <w:t xml:space="preserve">День 5: Круиз к острову Морских Котиков, экскурсия на мыс Доброй Надежды и посещение пляжа пингвинов Болдерс.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
         <w:gridCol w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В составе группы с русскоговорящим гидом:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Круиз для наблюдения за китами.</w:t>
+              <w:t xml:space="preserve">Круиз к острову Морских Котиков (с другими туристами на борту и местным англоговорящим гидом), экскурсия на мыс Доброй Надежды и посещение пляжа пингвинов Болдерс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Живописный переезд вдоль берега океана и белоснежных пляжей Кампс-Бэй приведет в пеструю рыбацкую деревушку Хаут-Бэй, из гавани которой Вы отправитесь в 40-минутный круиз к острову Дукер, также известному как остров Морских Котиков, где можно увидеть тысячи капских морских котиков в их естественной среде обитания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:181.5pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -941,347 +950,365 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Важно! Круиз для наблюдения за китами на корабле с другими туристами.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Вы отправитесь на катере в поисках китов и подойдете к этим огромным млекопитающим так близко, что сможете услышать их дыхание и рассмотреть наросты причудливой формы на их теле. Кроме Южного кита, есть вероятность увидеть кита-горбача и касатку, а также дельфинов и морских котиков.</w:t>
+              <w:t xml:space="preserve">Далее Вы проедете по одному из самых захватывающих в мире прибрежных серпантинов - Chapman’s Peak Drive. Извиваясь вдоль Атлантического океана, от залива Хаут до пляжей Нордхука, дорога протяженностью 9 км имеет 114 поворотов и следует вдоль скалистого побережья, огибая пик Чапмена.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Вы также посетите мыс Доброй Надежды, открытый в 1488 году Бартоломео Диасом с богатой историей времен известных мореплавателей и первооткрывателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В завершение экскурсии Вас ждет – пляж Болдерс, уютно расположившийся в череде красивых уединенных бухт и пляжей недалеко от живописной деревни Саймонстаун.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Пляж Болдерс — это то место, куда стоит отправиться. Ни одно посещение Кейптауна не обходится без встречи с этой знаменитой колонией африканских пингвинов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">City Lodge Victoria and Alfred Waterfront, Standard Room</w:t>
+        <w:t xml:space="preserve">Hotel Sky Cape Town, Standard Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 6: Обзорная экскурсия по Кейптауну + подъем на Столовую гору. Обед и дегустация вин в поместье Groot Constantia.</w:t>
+        <w:t xml:space="preserve">День 6: Обзорная экскурсия по Кейптауну + подъем на Столовую гору (фаст-трек на фуникулер включен в стоимость). Обед и дегустация вин в поместье Грут Констанция.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
         <w:gridCol w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В составе группы с русскоговорящим гидом:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Обзорная экскурсия по Кейптауну + подъем на Столовую гору (фаст-трек на фуникулер включен в стоимость).</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Ваш день начнется с подъема на Столовую гору – одно из семи чудес природы в самом сердце Кейптауна. Благодаря захватывающим видам на город, горную гряду Двенадцать Апостолов, холм Львиная голова и океан, а также разнообразной флоре и историческому значению гора с плоской вершиной покорила сердца миллионов посетителей со всего мира.</w:t>
+              <w:t xml:space="preserve">Обзорная экскурсия по Кейптауну + подъем на Столовую гору (фаст-трек на фуникулер включен в стоимость). Обед и дегустация вин в поместье Грут Констанция.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Вас ждет знакомство с городом странников и искателей приключений. Кейптаун – это яркое сочетание культур, потрясающая архитектура и богатая история в сочетании с красотой окружающей природы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.535pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:181.5pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Далее Вас ждет знакомство с городом странников и искателей приключений. Кейптаун – это яркое сочетание культур, потрясающая архитектура и богатая история в сочетании с красотой окружающей природы. Вы отправитесь в сердце самых захватывающих достопримечательностей города, включая пестрый малайский квартал Бо-Каап, замок Доброй Надежды, Шестой округ и сады Компании.</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Посещение винного поместья Groot Constantia с обедом (обед включен, напитки оплачиваются отдельно) + дегустация вина и шоколада.</w:t>
+              <w:t xml:space="preserve">Вы отправитесь в сердце самых захватывающих достопримечательностей города, включая пестрый малайский квартал Бо-Каап, замок Доброй Надежды, Шестой округ и сады Компании.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Подъем на Столовую гору – одно из семи чудес природы в самом сердце Кейптауна.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Благодаря захватывающим видам на город, горную гряду Двенадцать Апостолов, холм Львиная голова и океан, а также разнообразной флоре и историческому значению гора с плоской вершиной покорила сердца миллионов посетителей со всего мира.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Посещение винного поместья Groot Constantia с обедом (обед включен, напитки оплачиваются отдельно) + Chocolate &amp; Wine Pairing.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groot Constantia – первая винодельческая ферма в Южной Африке, основанная в 1685 году. Упоминания о Groot Constantia являются частью литературы и наследия и олицетворяют развитие традиции виноделия в регионе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Вас ждет дегустация 5 сортов вин, дополненная 5 сортами шоколада ручной работы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">City Lodge Victoria and Alfred Waterfront, Standard Room</w:t>
+        <w:t xml:space="preserve">Hotel Sky Cape Town, Standard Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 7: Круиз к острову Морских Котиков, экскурсия на мыс Доброй Надежды и посещение пляжа пингвинов Болдерс.</w:t>
+        <w:t xml:space="preserve">День 7: Экскурсия в Херманус + круиз для наблюдения за китами.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
         <w:gridCol w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442.5196850393704153248108923435211181640625" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В составе группы с русскоговорящим гидом:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Круиз к острову Морских Котиков, экскурсия на мыс Доброй Надежды и посещение пляжа пингвинов Болдерс.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Живописный переезд вдоль берега океана и белоснежных пляжей Кампс-Бэй приведет в пеструю рыбацкую деревушку Хаут-Бэй, из гавани которой Вы отправитесь в 40-минутный круиз к острову Дукер, также известному как остров Морских Котиков, где можно увидеть тысячи капских морских котиков в их естественной среде обитания.</w:t>
+              <w:t xml:space="preserve">Экскурсия в Херманус + круиз для наблюдения за китами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628.3464566929133070516400039196014404296875" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:242pt; height:161.33333333333pt; margin-left:0pt; margin-top:113.38582677165pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:tbl>
@@ -1290,97 +1317,88 @@
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="left"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070.866141732281903387047350406646728515625" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Далее Вы проедете по одному из самых захватывающих в мире прибрежных серпантинов - Chapman’s Peak Drive. Извиваясь вдоль Атлантического океана, от залива Хаут до пляжей Нордхука, дорога протяженностью 9 км имеет 114 поворотов и следует вдоль скалистого побережья, огибая пик Чапмена.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Пляж Болдерс — это то место, куда стоит отправиться. Ни одно посещение Кейптауна не обходится без встречи с этой знаменитой колонией африканских пингвинов.</w:t>
+              <w:t xml:space="preserve">Важно! Круиз для наблюдения за китами на корабле с другими туристами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Этот город известен как сердце китового маршрута. Путь лежит вдоль береговой линии, которая восхищает красотой пейзажей через природный заповедник Стони-Пойнт, расположенный в причудливом прибрежном городе Беттис-Бэй в Оверберге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Вы отправитесь на катере в поисках китов и подойдете к этим огромным млекопитающим так близко, что сможете услышать их дыхание и рассмотреть наросты причудливой формы на их теле. Кроме Южного кита, есть вероятность увидеть кита-горбача и касатку, а также дельфинов и морских котиков.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">City Lodge Victoria and Alfred Waterfront, Standard Room</w:t>
+        <w:t xml:space="preserve">Hotel Sky Cape Town, Standard Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1650,51 +1668,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://denanker.co.za/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">City Lodge Victoria and Alfred Waterfront, Standard Room</w:t>
+        <w:t xml:space="preserve">Hotel Sky Cape Town, Standard Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1741,51 +1759,51 @@
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Трансфер в аэропорт Кейптауна.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Вылет в 13:50 рейс ET-844.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Цены тура «Групповой тур: Южная Африка - сезон китов»</w:t>
+        <w:t>Цены тура «Групповой тур: Южная Африка - сезон китов 2»</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура за одного человека</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5102.3622047244089117157272994518280029296875" w:type="dxa"/>
         <w:gridCol w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
         <w:gridCol w:w="1984.2519685039369505830109119415283203125" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="PriceTable"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -1831,51 +1849,51 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pCenter"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2980 долларов за ребенка до 12 лет при проживании в номере с двумя взрослыми.</w:t>
+              <w:t xml:space="preserve">Для семьи 2 взрослых с ребенком потребуется 2 номера (двухместный + одноместный) - 10575 долларов за семью.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 950 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2074,51 +2092,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BF270D6E"/>
+    <w:nsid w:val="D1AC311C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>