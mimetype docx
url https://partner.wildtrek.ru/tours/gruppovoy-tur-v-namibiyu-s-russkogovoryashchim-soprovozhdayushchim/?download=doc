--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -92,51 +92,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Продолжительность тура: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10 дней / 9 ночей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">от 3390 $</w:t>
+        <w:t xml:space="preserve">от 3780 $</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:450pt; height:300pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
@@ -1575,265 +1575,173 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pCenter"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7 770 $</w:t>
+              <w:t xml:space="preserve">5 604 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6 960 $</w:t>
+              <w:t xml:space="preserve">4 644 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5 960 $</w:t>
+              <w:t xml:space="preserve">4 992 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5 150 $</w:t>
+              <w:t xml:space="preserve">4 032 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5 040 $</w:t>
+              <w:t xml:space="preserve">4 740 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="pRight"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4 230 $</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">3 390 $</w:t>
+              <w:t xml:space="preserve">3 780 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>В стоимость тура включено:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="listTight"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1989,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="42409993"/>
+    <w:nsid w:val="A197D548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>